--- v1 (2026-03-02)
+++ v2 (2026-04-14)
@@ -448,51 +448,51 @@
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe284bfc9d2ee13b7ae78e12e944ae2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc80b0a2fc75ef0971cc8e4c032b0ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72653874ee89c267ee4c8308ba38d9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0ef28b1120dfd035edd84445cac0b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1323975" cy="381000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo AdapteCCA" descr="Logo institucional"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>